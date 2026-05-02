--- v0 (2025-10-14)
+++ v1 (2026-05-02)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11340" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="5580"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C6C0B" w:rsidRPr="007A43EA" w14:paraId="597ECF89" w14:textId="77777777" w:rsidTr="00DD3451">
         <w:trPr>
           <w:trHeight w:val="1520"/>
         </w:trPr>
         <w:tc>
@@ -98,493 +97,549 @@
                       <wp:lineTo x="0" y="12141"/>
                       <wp:lineTo x="6796" y="12141"/>
                       <wp:lineTo x="14562" y="20487"/>
                       <wp:lineTo x="15047" y="20487"/>
                       <wp:lineTo x="17960" y="20487"/>
                       <wp:lineTo x="21357" y="19728"/>
                       <wp:lineTo x="21357" y="7588"/>
                       <wp:lineTo x="16503" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="2" name="Picture 2" descr="A picture containing text, tableware, dishware, clipart&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Picture 2" descr="A picture containing text, tableware, dishware, clipart&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="847725" cy="542290"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4063BA1B" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00986335">
-            <w:pPr>
+          <w:p w14:paraId="4063BA1B" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00986335" w:rsidP="00FB11CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geoanalytical</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Labo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ratories Diamond Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE76AE9" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00986335">
-            <w:pPr>
+          <w:p w14:paraId="4CE76AE9" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00986335" w:rsidP="00FB11CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
                 <w:r w:rsidRPr="007A43EA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Saskatchewan</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="007A43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Research Council</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64FD59F7" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335">
-            <w:pPr>
+          <w:p w14:paraId="64FD59F7" w14:textId="34496040" w:rsidR="00986335" w:rsidRDefault="00FB11CD" w:rsidP="00FB11CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00004A05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Unit #</w:t>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00004A05">
+              <w:t>Bay</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335" w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> #4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00986335" w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00004A05">
+              <w:t>820 51</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335" w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00004A05">
+              <w:t xml:space="preserve"> Street</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335" w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canada </w:t>
-[...13 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00004A05">
+              <w:t>East</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66713318" w14:textId="6DBE143D" w:rsidR="00986335" w:rsidRPr="00004A05" w:rsidRDefault="00986335" w:rsidP="00FB11CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel: (1) 306 </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>933-7177</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Saskatoon</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00986335">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">-mail:  </w:t>
+              <w:t>SK</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ANADA,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S7K 0X8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE5F0BD" w14:textId="40CF236B" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00FB11CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00004A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004A05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>306</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>933-7177</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635179DF" w14:textId="2C6EF87D" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="006F2BAE" w:rsidP="00FB11CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mail: </w:t>
             </w:r>
             <w:r w:rsidR="00F9194C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>diamonds</w:t>
             </w:r>
             <w:r w:rsidR="00986335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>@src.sk.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47BD398D" w14:textId="3577E7E1" w:rsidR="00986335" w:rsidRPr="00004A05" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4155B262" w14:textId="403B58B8" w:rsidR="00986335" w:rsidRPr="00823EB2" w:rsidRDefault="007C6C0B" w:rsidP="007C6C0B">
+          <w:p w14:paraId="4155B262" w14:textId="403B58B8" w:rsidR="00986335" w:rsidRPr="00FB11CD" w:rsidRDefault="007C6C0B" w:rsidP="007C6C0B">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB11CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A273976" wp14:editId="2806F6EF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2716530</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>47625</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1068705" cy="1051560"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="385" y="1174"/>
                       <wp:lineTo x="770" y="19957"/>
                       <wp:lineTo x="18866" y="19957"/>
                       <wp:lineTo x="20406" y="19174"/>
                       <wp:lineTo x="20406" y="17609"/>
                       <wp:lineTo x="18866" y="1174"/>
                       <wp:lineTo x="385" y="1174"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="3" name="Picture 3" descr="A picture containing text, font, screenshot, logo&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 3" descr="A picture containing text, font, screenshot, logo&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1068705" cy="1051560"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00986335" w:rsidRPr="00823EB2">
+            <w:r w:rsidR="00986335" w:rsidRPr="00FB11CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Request for </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="0FA9437A" w14:textId="63BE88F2" w:rsidR="00986335" w:rsidRPr="00823EB2" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
+              <w:t>Request for Diamond Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FA9437A" w14:textId="63BE88F2" w:rsidR="00986335" w:rsidRPr="00FB11CD" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB11CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B8E6C0B" w14:textId="44EB357D" w:rsidR="00986335" w:rsidRPr="00823EB2" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823EB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Chain of Custody Form</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D3E233" w14:textId="4B869A06" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -609,209 +664,177 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ISO/IEC 17025:20</w:t>
             </w:r>
             <w:r w:rsidR="000656C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidRPr="00004A05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Accredited Laboratory</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4640ADCA" w14:textId="143AFD5B" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
+          <w:p w14:paraId="4640ADCA" w14:textId="6E02B86E" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00FB11CD" w:rsidP="007C6C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Form</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006A3299">
+              <w:t>Controlled f</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>orm</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006A3299">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> GEO-FRM-0157</w:t>
+            </w:r>
+            <w:r w:rsidR="00986335" w:rsidRPr="007A43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>QMS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A43EA">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C133E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006A3299">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A57E87D" w14:textId="647C6451" w:rsidR="00986335" w:rsidRPr="007A43EA" w:rsidRDefault="00986335" w:rsidP="007C6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A43EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A43EA">
+              <w:t>Effective:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>d.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C133E1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00323E71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007A43EA">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Effective:</w:t>
+              <w:t>1-Mar-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00323E71">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3299">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006A3299">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB11CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...31 lines deleted...]
-              <w:t>24</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F7D4E01" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="118" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2690,86 +2713,87 @@
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
       <w:r w:rsidR="00127A1D" w:rsidRPr="006A3299">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> purposes only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63333EE6" w14:textId="21FF5A1E" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00BE0DC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00986335" w:rsidSect="00DD3451">
-          <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="640" w:right="120" w:bottom="0" w:left="540" w:header="720" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CUSTOMER TO AUTHORIZE AND </w:t>
       </w:r>
       <w:r w:rsidR="009C6377">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>EMAIL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORM TO </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0889">
+      <w:r w:rsidR="00CE0889" w:rsidRPr="00FB11CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>diamonds@src.sk.ca</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4000E628" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="39"/>
         <w:ind w:left="900" w:right="665"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Terms_and_Conditions_2020_Portrait"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quality Statement: The Laboratory is accredited to ISO/IEC 17025:2017. As part of the accreditation program regular surveillance audits are conducted by the accreditation body (Standards Council of Canada) to verify the Quality Management System and accredited test methods by auditors that are bound by confidentiality agreements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8A55E2" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:spacing w:line="183" w:lineRule="exact"/>
         <w:ind w:left="5054"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
@@ -2801,52 +2825,52 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r>
         <w:t>").</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7110AC" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68994696" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="006A3299" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="5"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00986335" w:rsidRPr="006A3299" w:rsidSect="00DD3451">
-          <w:headerReference w:type="default" r:id="rId15"/>
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="284" w:right="120" w:bottom="280" w:left="540" w:header="720" w:footer="144" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B35D9DB" w14:textId="13F3A014" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="006A3299">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="551"/>
         </w:tabs>
         <w:spacing w:before="70"/>
         <w:ind w:right="-43" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3396,91 +3420,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>complete and execute such forms may result in delay in the service.</w:t>
+        <w:t xml:space="preserve">complete and execute such forms may result in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>delay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B5CEEE" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="006A3299" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="3"/>
           <w:szCs w:val="3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D052F5" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:ind w:right="1" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Payment Terms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>: The Customer agrees to pay to SRC the applicable fees for all services the Customer has requested. A minimum fee for service may be applicable. Fees may be subject to change without notice. The Customer will pay all invoices in Canadian funds without any deduction or set off. Amounts payable by the Customer to SRC shall be grossed‐up to the extent necessary so that the net amount paid by the Customer to SRC, after the deduction of withholding taxes or such other amounts as the</w:t>
+        <w:t xml:space="preserve">: The Customer agrees to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>pay to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SRC the applicable fees for all services the Customer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requested. A minimum fee for service may be applicable. Fees may be subject to change without notice. The Customer will pay all invoices in Canadian funds without any deduction or set off. Amounts payable by the Customer to SRC shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>grossed‐up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the extent necessary so that the net amount paid by the Customer to SRC, after the deduction of withholding taxes or such other amounts as the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Customer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
@@ -3631,51 +3711,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>SRC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>prior to any such deductions. Payment is due upon receipt of invoice. Interest will be charged at the rate of 1.5% per month (18.00% per annum) on all invoices overdue thirty (30) calendar days or more from the invoice date. All applicable taxes, both federal and provincial, will be automatically added to invoices. SRC may not release test results or work product unless all fees have been paid in</w:t>
+        <w:t xml:space="preserve">prior to any such deductions. Payment is due upon receipt of invoice. Interest will be charged at the rate of 1.5% per month (18.00% per annum) on all invoices overdue thirty (30) calendar days or more from the invoice date. All applicable taxes, both federal and provincial, will be automatically added to invoices. SRC may not release test results or work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>product</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless all fees have been paid in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>full.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410B5A52" w14:textId="77777777" w:rsidR="00986335" w:rsidRPr="006A3299" w:rsidRDefault="00986335" w:rsidP="00986335">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="3"/>
           <w:szCs w:val="3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B94C30B" w14:textId="77777777" w:rsidR="00986335" w:rsidRDefault="00986335" w:rsidP="00986335">
@@ -4463,51 +4557,65 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Limitation of Liability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>: Prior to acceptance of delivery by SRC, SRC shall not be responsible for the Customer's samples. In particular, SRC shall not be responsible for any consequences arising from the Customer’s failure to properly collect, handle, store,</w:t>
+        <w:t xml:space="preserve">: Prior to acceptance of delivery by SRC, SRC shall not be responsible for the Customer's samples. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>In particular, SRC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not be responsible for any consequences arising from the Customer’s failure to properly collect, handle, store,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>preserve,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
@@ -6357,263 +6465,218 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>results</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the services.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007631B4" w:rsidSect="00DD3451">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="640" w:right="900" w:bottom="0" w:left="540" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="5627" w:space="40"/>
         <w:col w:w="5913"/>
       </w:cols>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC100C3" w14:textId="77777777" w:rsidR="00AC2FED" w:rsidRDefault="00AC2FED">
+    <w:p w14:paraId="639961B5" w14:textId="77777777" w:rsidR="00C94076" w:rsidRDefault="00C94076">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="435D6BAB" w14:textId="77777777" w:rsidR="00AC2FED" w:rsidRDefault="00AC2FED">
+    <w:p w14:paraId="3A832A88" w14:textId="77777777" w:rsidR="00C94076" w:rsidRDefault="00C94076">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C7749B2" w14:textId="77777777" w:rsidR="00AC2FED" w:rsidRDefault="00AC2FED"/>
+    <w:p w14:paraId="02BA821F" w14:textId="77777777" w:rsidR="00C94076" w:rsidRDefault="00C94076"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D18090C" w14:textId="77777777" w:rsidR="00BE0DC5" w:rsidRPr="00DD3451" w:rsidRDefault="00BE0DC5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00DD3451">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DD3451">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DD3451">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DD3451">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00DD3451">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DD3451">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00DD3451">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r w:rsidRPr="00DD3451">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
   <w:p w14:paraId="00CCA72A" w14:textId="4EAB0CAB" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1F0B4582" w14:textId="77777777" w:rsidR="0017015E" w:rsidRDefault="0017015E" w:rsidP="00AE1C58">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F0B4582" w14:textId="77777777" w:rsidR="0017015E" w:rsidRPr="00BC1713" w:rsidRDefault="0017015E" w:rsidP="00AE1C58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BC1713">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BC1713">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BC1713">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BC1713">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BC1713">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BC1713">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BC1713">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...29 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
+      <w:r w:rsidRPr="00BC1713">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
   <w:p w14:paraId="6484480C" w14:textId="52ACDCDF" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D79AEED" w14:textId="77777777" w:rsidR="0017015E" w:rsidRDefault="0017015E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
@@ -6662,73 +6725,73 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="48A4DD3C" w14:textId="138E54FD" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54FE21EA" w14:textId="77777777" w:rsidR="00AC2FED" w:rsidRDefault="00AC2FED">
+    <w:p w14:paraId="256B293B" w14:textId="77777777" w:rsidR="00C94076" w:rsidRDefault="00C94076">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1044CC5F" w14:textId="77777777" w:rsidR="00AC2FED" w:rsidRDefault="00AC2FED">
+    <w:p w14:paraId="3F4DB11C" w14:textId="77777777" w:rsidR="00C94076" w:rsidRDefault="00C94076">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3826F9CF" w14:textId="77777777" w:rsidR="00AC2FED" w:rsidRDefault="00AC2FED"/>
+    <w:p w14:paraId="188824AF" w14:textId="77777777" w:rsidR="00C94076" w:rsidRDefault="00C94076"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3860"/>
       <w:gridCol w:w="3860"/>
       <w:gridCol w:w="3860"/>
     </w:tblGrid>
     <w:tr w:rsidR="6F2BAF74" w14:paraId="2FF3BF69" w14:textId="77777777" w:rsidTr="6F2BAF74">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3860" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5FBF1F32" w14:textId="17C80ACF" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -6745,51 +6808,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3860" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="530EABC4" w14:textId="0A0AD5F5" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="536C82F1" w14:textId="446AA36C" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3860"/>
       <w:gridCol w:w="3860"/>
       <w:gridCol w:w="3860"/>
     </w:tblGrid>
     <w:tr w:rsidR="6F2BAF74" w14:paraId="1854EBCD" w14:textId="77777777" w:rsidTr="6F2BAF74">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3860" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2F49B30F" w14:textId="1A73B05B" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -6806,51 +6869,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3860" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6653E22B" w14:textId="0158882F" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36AA4AA2" w14:textId="76C6014E" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1680"/>
       <w:gridCol w:w="1680"/>
       <w:gridCol w:w="1680"/>
     </w:tblGrid>
     <w:tr w:rsidR="6F2BAF74" w14:paraId="0AC2D8D8" w14:textId="77777777" w:rsidTr="6F2BAF74">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1680" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5D7D42C8" w14:textId="6337FE69" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -6867,51 +6930,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1680" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="011EDB25" w14:textId="1E5458BB" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="01B17C5F" w14:textId="0FB5B07E" w:rsidR="6F2BAF74" w:rsidRDefault="6F2BAF74" w:rsidP="6F2BAF74">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B03015C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1A49C80"/>
     <w:lvl w:ilvl="0" w:tplc="5D0E7866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="396" w:hanging="155"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75C47E0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -7097,82 +7160,83 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EE888D88">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4766" w:hanging="177"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1517495566">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="527989232">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00986335"/>
     <w:rsid w:val="000123BD"/>
     <w:rsid w:val="000656C8"/>
     <w:rsid w:val="00087EEC"/>
     <w:rsid w:val="000A6A5F"/>
     <w:rsid w:val="000F58ED"/>
     <w:rsid w:val="00104126"/>
     <w:rsid w:val="00127A1D"/>
+    <w:rsid w:val="00163A41"/>
     <w:rsid w:val="0017015E"/>
     <w:rsid w:val="001828B2"/>
     <w:rsid w:val="001951A9"/>
     <w:rsid w:val="001B2E07"/>
     <w:rsid w:val="001E7D62"/>
     <w:rsid w:val="00233CC5"/>
     <w:rsid w:val="00253337"/>
     <w:rsid w:val="00265D05"/>
     <w:rsid w:val="002F7A84"/>
     <w:rsid w:val="00312CFC"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00350AC6"/>
     <w:rsid w:val="003939D7"/>
     <w:rsid w:val="003B5E5D"/>
     <w:rsid w:val="003B6F9E"/>
     <w:rsid w:val="003C44FA"/>
     <w:rsid w:val="003D6D49"/>
     <w:rsid w:val="00400101"/>
     <w:rsid w:val="00407296"/>
     <w:rsid w:val="00412821"/>
     <w:rsid w:val="00425439"/>
     <w:rsid w:val="00436423"/>
     <w:rsid w:val="004D0E31"/>
     <w:rsid w:val="004F44D9"/>
     <w:rsid w:val="005600C6"/>
@@ -7196,114 +7260,116 @@
     <w:rsid w:val="007F7515"/>
     <w:rsid w:val="00886F44"/>
     <w:rsid w:val="008E66C9"/>
     <w:rsid w:val="008F492B"/>
     <w:rsid w:val="008F64ED"/>
     <w:rsid w:val="00904FAC"/>
     <w:rsid w:val="009167D6"/>
     <w:rsid w:val="00941DFF"/>
     <w:rsid w:val="00943592"/>
     <w:rsid w:val="00986335"/>
     <w:rsid w:val="009A0790"/>
     <w:rsid w:val="009C5194"/>
     <w:rsid w:val="009C6377"/>
     <w:rsid w:val="009D06D5"/>
     <w:rsid w:val="00A0267F"/>
     <w:rsid w:val="00A03766"/>
     <w:rsid w:val="00A45F52"/>
     <w:rsid w:val="00A55D69"/>
     <w:rsid w:val="00A81380"/>
     <w:rsid w:val="00AB34F5"/>
     <w:rsid w:val="00AC2FED"/>
     <w:rsid w:val="00AE1C58"/>
     <w:rsid w:val="00AE7587"/>
     <w:rsid w:val="00AF78F0"/>
     <w:rsid w:val="00B05B60"/>
+    <w:rsid w:val="00B11044"/>
     <w:rsid w:val="00B72936"/>
     <w:rsid w:val="00B7345D"/>
     <w:rsid w:val="00B83EA1"/>
+    <w:rsid w:val="00BC1713"/>
     <w:rsid w:val="00BD4981"/>
     <w:rsid w:val="00BE0DC5"/>
     <w:rsid w:val="00C133E1"/>
     <w:rsid w:val="00C65E8D"/>
+    <w:rsid w:val="00C94076"/>
     <w:rsid w:val="00CE0889"/>
     <w:rsid w:val="00D443FB"/>
     <w:rsid w:val="00D72CF6"/>
     <w:rsid w:val="00D81FAD"/>
     <w:rsid w:val="00DB4019"/>
     <w:rsid w:val="00DC1FDA"/>
     <w:rsid w:val="00DD3451"/>
     <w:rsid w:val="00E36CAD"/>
     <w:rsid w:val="00EC5CC1"/>
     <w:rsid w:val="00EE720B"/>
     <w:rsid w:val="00EF05F6"/>
     <w:rsid w:val="00F16E8A"/>
     <w:rsid w:val="00F20861"/>
+    <w:rsid w:val="00F3083D"/>
+    <w:rsid w:val="00F3792C"/>
     <w:rsid w:val="00F834CF"/>
     <w:rsid w:val="00F86563"/>
     <w:rsid w:val="00F9194C"/>
     <w:rsid w:val="00FA17E5"/>
+    <w:rsid w:val="00FB11CD"/>
     <w:rsid w:val="00FD260A"/>
     <w:rsid w:val="6F2BAF74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="257A57BD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{51FA5C01-1803-47C5-AB08-BBF5D661CDDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7880,58 +7946,58 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8197,514 +8263,255 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="3bb20dfd-2678-4ac2-9feb-f758812e7912"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F1D946F59259564BB5E1762C723191DF" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a737355d3d1ec8d08a3157bf32726fe6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903" xmlns:ns3="75d39b7d-e162-488a-8377-944b78c07f3d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="569033f79bb747c94d87829dde81de77" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903"/>
+    <xsd:import namespace="75d39b7d-e162-488a-8377-944b78c07f3d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:QAArea" minOccurs="0"/>
-[...44 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:DateMovedtoComplete" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="QAArea" ma:index="2" nillable="true" ma:displayName="Area" ma:format="Dropdown" ma:internalName="QAArea" ma:readOnly="false">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QADocNum" ma:index="4" nillable="true" ma:displayName="Doc Num" ma:internalName="QADocNum" ma:readOnly="false">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QADocType" ma:index="5" nillable="true" ma:displayName="Doc Type" ma:format="Dropdown" ma:internalName="QADocType" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...6 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QAEffectiveDate" ma:index="6" nillable="true" ma:displayName="Effective Date" ma:format="DateOnly" ma:internalName="QAEffectiveDate" ma:readOnly="false">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QAGenerateTasks" ma:index="7" nillable="true" ma:displayName="Generate Tasks" ma:default="0" ma:description="Check this to display the additional fields for assigning the reviewers for this document.  Tasks will be generated when the item is saved.&#10;" ma:internalName="QAGenerateTasks" ma:readOnly="false">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QAControlStatus" ma:index="8" nillable="true" ma:displayName="QA Control Status" ma:default="1-QA Control New" ma:description="Status used in workflow for Form documents.  Change this value while testing to see/hide tabs and change fields to read-only." ma:format="Dropdown" ma:internalName="QAControlStatus" ma:readOnly="false">
-[...36 lines deleted...]
-    <xsd:element name="QAReviewerComments" ma:index="11" nillable="true" ma:displayName="QA Reviewer Comments" ma:internalName="QAReviewerComments" ma:readOnly="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QAStatus" ma:index="12" nillable="true" ma:displayName="QAStatus" ma:default="New Document" ma:format="Dropdown" ma:internalName="QAStatus" ma:readOnly="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QAReasonForChange" ma:index="13" nillable="true" ma:displayName="Reason For Change" ma:internalName="QAReasonForChange" ma:readOnly="false">
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QARequestBy" ma:index="14" nillable="true" ma:displayName="Request By" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="QARequestBy" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="82bbe711-2b97-4a35-9aa1-5c1af69d9165" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="QARequestByDate" ma:index="15" nillable="true" ma:displayName="Request By Date" ma:format="DateOnly" ma:internalName="QARequestByDate" ma:readOnly="false">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateMovedtoComplete" ma:index="29" nillable="true" ma:displayName="Date Moved to &quot;Complete&quot;" ma:default="[today]" ma:format="DateTime" ma:internalName="DateMovedtoComplete">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QARequestChange" ma:index="16" nillable="true" ma:displayName="Request Change" ma:default="0" ma:internalName="QARequestChange" ma:readOnly="false">
-[...9 lines deleted...]
-    <xsd:element name="QAReviewers" ma:index="18" nillable="true" ma:displayName="Reviewers" ma:description="List of people who will be assigned to review the document" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="QAReviewers" ma:readOnly="false" ma:showField="ImnName">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75d39b7d-e162-488a-8377-944b78c07f3d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="QASOPVersion" ma:index="19" nillable="true" ma:displayName="Doc Version" ma:internalName="QASOPVersion" ma:readOnly="false" ma:percentage="FALSE">
-[...60 lines deleted...]
-    <xsd:element name="QASupervisorReviewerComments" ma:index="23" nillable="true" ma:displayName="Supervisor Reviewer Comments" ma:internalName="QASupervisorReviewerComments" ma:readOnly="false">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="QATaskDue" ma:index="24" nillable="true" ma:displayName="Task Due" ma:description="Date for which the task is due" ma:format="DateOnly" ma:internalName="QATaskDue" ma:readOnly="false">
-[...42 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="52" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0bc86980-c490-48f4-acca-8a91778ba4f6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85">
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d182b147-698f-412f-a842-5da0797a8ff6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="75d39b7d-e162-488a-8377-944b78c07f3d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3bb20dfd-2678-4ac2-9feb-f758812e7912" elementFormDefault="qualified">
-[...105 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="39" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -8749,228 +8556,200 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <QAReviewDate1 xmlns="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85">2027-12-18T06:00:00+00:00</QAReviewDate1>
-[...49 lines deleted...]
-    <SharedWithUsers xmlns="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85">
+    <SharedWithUsers xmlns="75d39b7d-e162-488a-8377-944b78c07f3d">
       <UserInfo>
         <DisplayName>Quality Members</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <QAStatus xmlns="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85">Document Review</QAStatus>
-[...7 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bb20dfd-2678-4ac2-9feb-f758812e7912">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85" xsi:nil="true"/>
+    <TaxCatchAll xmlns="75d39b7d-e162-488a-8377-944b78c07f3d" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <DateMovedtoComplete xmlns="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903">2025-06-18T21:30:22+00:00</DateMovedtoComplete>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA51797-2D66-412E-9DF8-E1468164EE6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FED3E05-08E9-4797-98A5-69B53084AE20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A184597F-10D0-47BA-87E6-4DB9F3CC9641}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85"/>
-    <ds:schemaRef ds:uri="3bb20dfd-2678-4ac2-9feb-f758812e7912"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903"/>
+    <ds:schemaRef ds:uri="75d39b7d-e162-488a-8377-944b78c07f3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDC4AEEC-A8C8-42D7-9EF4-148A40DBB7D7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{786CDA7F-BACD-4DA4-971D-A551526E13C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="3a76d9ab-184e-4574-a0cf-f15bd9f6ec85"/>
-    <ds:schemaRef ds:uri="3bb20dfd-2678-4ac2-9feb-f758812e7912"/>
+    <ds:schemaRef ds:uri="75d39b7d-e162-488a-8377-944b78c07f3d"/>
+    <ds:schemaRef ds:uri="3dfe1b8e-233f-4ad8-856c-35a5fe9a6903"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1813</Words>
-  <Characters>10338</Characters>
+  <Words>1894</Words>
+  <Characters>10267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>263</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Geoanalytical Laboratories Diamond Services Chain of Custody</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12127</CharactersWithSpaces>
+  <CharactersWithSpaces>12073</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Geoanalytical Laboratories Diamond Services Chain of Custody</dc:title>
   <dc:subject/>
   <dc:creator>Shadi Salek</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100351D6F40781F2C42949568F9BC80514700E84FD873D706D24CA0FC35A729E15E0E</vt:lpwstr>
+    <vt:lpwstr>0x010100F1D946F59259564BB5E1762C723191DF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MC_NextReviewDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MC_CF_GEO Subgroup">
+    <vt:lpwstr>QMS - Quality Management System</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MC_Number">
+    <vt:lpwstr>GEO-FRM-0157</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MC_Owner">
+    <vt:lpwstr>GEO-InfoCard Owner-F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MC_Title">
+    <vt:lpwstr>Geoanalytical Laboratories Diamond Services Chain of Custody</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MC_EffectiveDate">
+    <vt:lpwstr>18 Dec 2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MC_CF_Business Unit">
+    <vt:lpwstr>Geoanalytical Laboratory (GEO)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MC_ReleaseDate">
+    <vt:lpwstr>18 Dec 2024</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MC_Vault">
+    <vt:lpwstr>GEO Public Published-Release</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MC_Notes">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MC_CF_GEO Business Line">
+    <vt:lpwstr>GEO - Diamond Services Sorting &amp; Sep, GEO - Quality</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MC_Revision">
+    <vt:lpwstr>11</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MC_Author">
+    <vt:lpwstr>GEO-InfoCard Owner-F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MC_CreatedDate">
+    <vt:lpwstr>13 Aug 2025</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MC_CF_Division">
+    <vt:lpwstr>Lab Services</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MC_ExpirationDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MC_Status">
+    <vt:lpwstr>Release</vt:lpwstr>
+  </property>
 </Properties>
 </file>